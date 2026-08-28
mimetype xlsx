--- v0 (2026-03-15)
+++ v1 (2026-08-28)
@@ -116,51 +116,51 @@
   <si>
     <t>1x M.2</t>
   </si>
   <si>
     <t>Genişleme Yuvaları</t>
   </si>
   <si>
     <t>1x PCIe 4.0 x16 1x PCIe 3.0 x1</t>
   </si>
   <si>
     <t>İşletim Sistemi Desteği</t>
   </si>
   <si>
     <t>Windows® 11 64-bit, Windows® 10 64-bit</t>
   </si>
   <si>
     <t>Wi-Fi</t>
   </si>
   <si>
     <t>Yok</t>
   </si>
   <si>
     <t>Bilgi</t>
   </si>
   <si>
-    <t>-</t>
+    <t>https://www.asus.com/motherboards-components/motherboards/prime/prime-h610m-k-d4-argb/techspec/</t>
   </si>
   <si>
     <t>TPM Modülü</t>
   </si>
   <si>
     <t>Var</t>
   </si>
   <si>
     <t>Garanti</t>
   </si>
   <si>
     <t>3 Yıl</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>